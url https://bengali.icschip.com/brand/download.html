--- v0 (2026-02-04)
+++ v1 (2026-06-24)
@@ -65,51 +65,51 @@
   <si>
     <t>ABLIC U.S.A. Inc</t>
   </si>
   <si>
     <t>Ampleon USA Inc.</t>
   </si>
   <si>
     <t>Renesas Electronics Corporation</t>
   </si>
   <si>
     <t>Bourns Inc.</t>
   </si>
   <si>
     <t>Bel Fuse Inc.</t>
   </si>
   <si>
     <t>Spansion (Cypress Semiconductor)</t>
   </si>
   <si>
     <t>Infineon Technologies</t>
   </si>
   <si>
     <t>Diodes Incorporated</t>
   </si>
   <si>
-    <t>NXP Semiconductors</t>
+    <t>Semiconductors</t>
   </si>
   <si>
     <t>ROHM Semiconductor</t>
   </si>
   <si>
     <t>Raspberry Pi</t>
   </si>
   <si>
     <t>MINMAX</t>
   </si>
   <si>
     <t>Traco Power</t>
   </si>
   <si>
     <t>Broadcom</t>
   </si>
   <si>
     <t>Cavium</t>
   </si>
   <si>
     <t>Hyperstone</t>
   </si>
   <si>
     <t>GIANTEC</t>
   </si>